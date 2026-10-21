--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -12,1163 +12,950 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Visualizzazioni" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Campionato</t>
   </si>
   <si>
     <t>Giornata</t>
   </si>
   <si>
     <t>Riferimento</t>
   </si>
   <si>
     <t>Partita</t>
   </si>
   <si>
     <t>Localita Campo</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
-    <t>06/09/2026</t>
-[...5 lines deleted...]
-    <t>2026/2027 - COPPA LOMBARDIA UNDER 15 REG. (Gir. 13)</t>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>2026/2027 - ALLIEVI ELITE UNDER 17 (Gir. C)</t>
   </si>
   <si>
     <t>ANDATA</t>
   </si>
   <si>
+    <t>ARDOR LAZZATE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>LAZZATE</t>
+  </si>
+  <si>
+    <t>VIA FRANCO LARATTA</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>2026/2027 - GIOVANISSIMI REGIONALI UNDER 15 (Gir. D)</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs A.CASATI CALCIO ARCORE</t>
+  </si>
+  <si>
+    <t>MARIANO COMENSE</t>
+  </si>
+  <si>
+    <t>VIA PER CABIATE, 42</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>2026/2027 - JUNIORES REGIONALI (Gir. G)</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CANTU SAN PAOLO A.S.D.</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>2026/2027 - ALLIEVI REGIONALI UNDER 16 (Gir. D)</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VALBASCA LIPOMO</t>
+  </si>
+  <si>
+    <t>09:30</t>
+  </si>
+  <si>
+    <t>2026/2027 - GIOVANISSIMI REGIONALI UNDER 14 (Gir. C)</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ALTA BRIANZA TAVERNERIO</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>2026/2027 - PROMOZIONE (Gir. D)</t>
+  </si>
+  <si>
+    <t>ARDITA CITTADELLA 1934 vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>TAVERNERIO</t>
+  </si>
+  <si>
+    <t>VIA MICHELANGELO 5</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>TALAMONESE A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>TALAMONA</t>
+  </si>
+  <si>
+    <t>VIA CLETO CIOCCHINI SNC</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs PONTELAMBRESE A.S.D.</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs AURORA PRO PATRIA 1919SRL</t>
+  </si>
+  <si>
+    <t>09:15</t>
+  </si>
+  <si>
+    <t>UNIVERSAL SOLARO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>SOLARO</t>
+  </si>
+  <si>
+    <t>CORSO E.BERLINGUER 2/A</t>
+  </si>
+  <si>
     <t>BASE 96 SEVESO vs MARIANO CALCIO</t>
   </si>
   <si>
     <t>SEVESO</t>
   </si>
   <si>
-    <t>VIA MONTE ROSA,30</t>
+    <t>VIA CUOCO/ANG. VIA CAVALLA</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>04/11/2026</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>2026/2027 - COPPPA ITALIA PROMOZIONE (Gir. 12)</t>
+  </si>
+  <si>
+    <t>GIRONE F</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ASR OLYMPIC MORBEGNO</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ACCADEMIA ISOLABERGAMASCA</t>
+  </si>
+  <si>
+    <t>CIVATE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CIVATE</t>
+  </si>
+  <si>
+    <t>VIA DEL PONTE 25</t>
+  </si>
+  <si>
+    <t>08/11/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CLUB MILANO S.S.D. A R.L.</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs LESMO SSD ARL</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CASATESE MERATE A.S.D.</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ARS ROVAGNATE</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>2026/2027 - COPPA LOMB. JUN. REG. U19 (Gir. 13)</t>
+  </si>
+  <si>
+    <t>SEDICESIMI DI FINALE</t>
+  </si>
+  <si>
+    <t>AMICHEVOLE</t>
+  </si>
+  <si>
+    <t>VIGOR F.C. A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>PADERNO DUGNANO</t>
+  </si>
+  <si>
+    <t>VIA SAN MICHELE DEL CARSO, 59</t>
+  </si>
+  <si>
+    <t>14/11/2026</t>
+  </si>
+  <si>
+    <t>ACADEMY VALLE S.MARTINO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CALOLZIOCORTE</t>
+  </si>
+  <si>
+    <t>VIA CENTRO SPORTIVO SNC</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs SALA GALBIATE 1974 ASD</t>
+  </si>
+  <si>
+    <t>15/11/2026</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>VARESE FOOTBALL CLUB SRL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>VARESE</t>
+  </si>
+  <si>
+    <t>VIA MAJANO</t>
+  </si>
+  <si>
+    <t>A.CASATI CALCIO ARCORE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>ARCORE</t>
+  </si>
+  <si>
+    <t>VIA MONTE ROSA</t>
+  </si>
+  <si>
+    <t>ARCELLASCO CITTA DI ERBA vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>ERBA LOC.ARCELLASCO</t>
+  </si>
+  <si>
+    <t>VIA GALVANI- LOC.ARCELLA</t>
+  </si>
+  <si>
+    <t>21/11/2026</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>ERBA</t>
+  </si>
+  <si>
+    <t>VIA LIBERTA' N.15</t>
+  </si>
+  <si>
+    <t>CENTRO SCHIAFFINO 1988SRL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>PADERNO DUGNANO LOC.CALDERARA</t>
+  </si>
+  <si>
+    <t>VIA SONDRIO N. 36</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs POZZUOLO CALCIO</t>
+  </si>
+  <si>
+    <t>COSTAMASNAGA vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>COSTA MASNAGA</t>
+  </si>
+  <si>
+    <t>VIA DIAZ,3</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs SEDRIANO</t>
+  </si>
+  <si>
+    <t>28/11/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs SEREGNO FBC SSD A R.L.</t>
+  </si>
+  <si>
+    <t>29/11/2026</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>CASTELLANZESE 1921 A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CASTELLANZA</t>
+  </si>
+  <si>
+    <t>VIA BELLINI</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs OLYMPIC MORBEGNO</t>
+  </si>
+  <si>
+    <t>CASSINA CALCIO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CASSINA DE'PECCHI</t>
+  </si>
+  <si>
+    <t>VIA GIUSEPPE MAZZINI SNC</t>
+  </si>
+  <si>
+    <t>OLYMPIC MORBEGNO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>MORBEGNO</t>
+  </si>
+  <si>
+    <t>VIA MERIZZI 178</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs COLOGNESE</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>FIGINO CALCIO USO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>FIGINO SERENZA</t>
+  </si>
+  <si>
+    <t>VIA CAVOUR,2</t>
+  </si>
+  <si>
+    <t>06/12/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VIS NOVA GIUSSANO</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>SEREGNO FBC SSD A R.L. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>SEREGNO</t>
+  </si>
+  <si>
+    <t>VIA PLATONE</t>
+  </si>
+  <si>
+    <t>VIS NOVA GIUSSANO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>GIUSSANO</t>
+  </si>
+  <si>
+    <t>LARGO DONATORI DI SANGUE,3</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs LISSONE CALCIO SSDARL</t>
+  </si>
+  <si>
+    <t>12/12/2026</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
-    <t>2026/2027 - COPPPA ITALIA PROMOZIONE (Gir. 12)</t>
-[...71 lines deleted...]
-    <t>2026/2027 - GIOVANISSIMI REGIONALI UNDER 14 (Gir. C)</t>
+    <t>VIGOR MILANO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>VIA RENATO SERRA SNC</t>
+  </si>
+  <si>
+    <t>VALMADRERA C.G. POL. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>VALMADRERA</t>
+  </si>
+  <si>
+    <t>VIA RIO TORTO</t>
+  </si>
+  <si>
+    <t>13/12/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ARDITA CITTADELLA 1934</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs LUCIANO MANARA</t>
+  </si>
+  <si>
+    <t>ALTA BRIANZA TAVERNERIO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>19/12/2026</t>
+  </si>
+  <si>
+    <t>SAN GIORGIO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>GARBAGNATE MONASTERO</t>
+  </si>
+  <si>
+    <t>VIALE BRIANZA, 12</t>
+  </si>
+  <si>
+    <t>20/12/2026</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CALCIO CANEGRATE</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs COLICODERVIESE ASD</t>
+  </si>
+  <si>
+    <t>09/01/2027</t>
+  </si>
+  <si>
+    <t>RITORNO</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs BRIANTEA CALCIO A.S.D.</t>
+  </si>
+  <si>
+    <t>10/01/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs SESTESE CALCIO</t>
+  </si>
+  <si>
+    <t>ALBOSAGGIA PONCHIERA vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>ALBOSAGGIA FRAZ.TORCHIONE</t>
+  </si>
+  <si>
+    <t>VIA CAMPO SPORTIVO</t>
+  </si>
+  <si>
+    <t>REAL CALEPINA F.C. SSDARL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>GRUMELLO DEL MONTE</t>
+  </si>
+  <si>
+    <t>VIA DON PIETRO BELOTTI,53</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs COSTAMASNAGA</t>
+  </si>
+  <si>
+    <t>16/01/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs REAL MILANO SSD A RL</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>17/01/2027</t>
+  </si>
+  <si>
+    <t>PRO SESTO 1913 SSD S.R.L. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>SESTO SAN GIOVANNI/PARCO NORD</t>
+  </si>
+  <si>
+    <t>VIA XX SETTEMBRE, 162(DEROGA)</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ALBATE HF CALCIO</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs FIGINO CALCIO USO A.S.D.</t>
+  </si>
+  <si>
+    <t>23/01/2027</t>
+  </si>
+  <si>
+    <t>SALA GALBIATE 1974 ASD vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>GALBIATE</t>
+  </si>
+  <si>
+    <t>VIA IV NOVEMBRE</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs MISSAGLIA MARESSO A.S.D.</t>
+  </si>
+  <si>
+    <t>24/01/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs MAZZO 80 A.C. SSD A RL</t>
+  </si>
+  <si>
+    <t>SPERANZA AGRATE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>AGRATE BRIANZA</t>
+  </si>
+  <si>
+    <t>VIA ARCHIMEDE N.2</t>
+  </si>
+  <si>
+    <t>CISANESE A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CISANO BERGAMASCO</t>
+  </si>
+  <si>
+    <t>VIA CA'DE VOLPI,7</t>
+  </si>
+  <si>
+    <t>DI.PO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>VIMERCATE</t>
+  </si>
+  <si>
+    <t>VIA PRINCIPATO, 6</t>
+  </si>
+  <si>
+    <t>30/01/2027</t>
+  </si>
+  <si>
+    <t>VARESINA SPORT C.V. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>VEDANO OLONA</t>
+  </si>
+  <si>
+    <t>VIA NINO BIXIO SNC</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs FOOTBALL AMBIVERE</t>
+  </si>
+  <si>
+    <t>ORAT.S.F.NERI E S.AGNESE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CDA E CAVALLASCA A.S.D.</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs LA DOMINANTE</t>
+  </si>
+  <si>
+    <t>C.O.B. 91 vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CORMANO</t>
+  </si>
+  <si>
+    <t>VIA FABIO FILZI,31</t>
+  </si>
+  <si>
+    <t>06/02/2027</t>
+  </si>
+  <si>
+    <t>COMO FRAZ.REBBIO</t>
+  </si>
+  <si>
+    <t>VIA SPARTACO 8</t>
+  </si>
+  <si>
+    <t>G.S. VERTOVESE SSDARL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>PRADALUNGA</t>
+  </si>
+  <si>
+    <t>VIA IÂ° MAGGIO,18</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CALCIO MENAGGIO 1920</t>
+  </si>
+  <si>
+    <t>07/02/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs BULGARO</t>
+  </si>
+  <si>
+    <t>NUOVA SONDRIO CALCIO 2696 CONI vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>(E.A)</t>
+  </si>
+  <si>
+    <t>SONDRIO VIA VALERIANA SNC 10.00</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VIBE RONCHESE</t>
+  </si>
+  <si>
+    <t>13/02/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VALMADRERA C.G. POL.</t>
+  </si>
+  <si>
+    <t>AUDACE OSNAGO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>OSNAGO</t>
+  </si>
+  <si>
+    <t>VIA GORIZIA,7</t>
+  </si>
+  <si>
+    <t>14/02/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VIGOR MILANO A.S.D.</t>
+  </si>
+  <si>
+    <t>BIASSONO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>BIASSONO</t>
+  </si>
+  <si>
+    <t>VIA PARCO 51</t>
+  </si>
+  <si>
+    <t>17/02/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ARDOR LAZZATE</t>
+  </si>
+  <si>
+    <t>20/02/2027</t>
+  </si>
+  <si>
+    <t>AURORA PRO PATRIA 1919SRL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>SAMARATE FRAZ.SAN MACARIO</t>
+  </si>
+  <si>
+    <t>VIA ASPESI</t>
+  </si>
+  <si>
+    <t>21/02/2027</t>
+  </si>
+  <si>
+    <t>VALBASCA LIPOMO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>LIPOMO</t>
+  </si>
+  <si>
+    <t>VIA OLIMPICA 49</t>
+  </si>
+  <si>
+    <t>27/02/2027</t>
+  </si>
+  <si>
+    <t>CLUB MILANO S.S.D. A R.L. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>PERO</t>
+  </si>
+  <si>
+    <t>VIA GIOVANNI XXIIIÂ°,6</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs BASE 96 SEVESO</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>PONTELAMBRESE A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>PONTE LAMBRO</t>
+  </si>
+  <si>
+    <t>VIA GERETT AL LAMBRO,7</t>
+  </si>
+  <si>
+    <t>28/02/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs TALAMONESE A.S.D.</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs UNIVERSAL SOLARO A.S.D.</t>
+  </si>
+  <si>
+    <t>CANTU SAN PAOLO A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CANTU'</t>
+  </si>
+  <si>
+    <t>VIA GIOVANNI XXIIIÂ° 3</t>
+  </si>
+  <si>
+    <t>03/03/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs VARESE FOOTBALL CLUB SRL</t>
+  </si>
+  <si>
+    <t>06/03/2027</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>LESMO SSD ARL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>LESMO</t>
+  </si>
+  <si>
+    <t>VIA PETRARCA 2</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CIVATE</t>
+  </si>
+  <si>
+    <t>07/03/2027</t>
+  </si>
+  <si>
+    <t>SEDRIANO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>SEDRIANO</t>
+  </si>
+  <si>
+    <t>VIA CAMPO SPORTIVO,12</t>
+  </si>
+  <si>
+    <t>CASATESE MERATE A.S.D. vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CASATENOVO FRAZ. ROGOREDO</t>
+  </si>
+  <si>
+    <t>VIA VOLTA</t>
+  </si>
+  <si>
+    <t>ACCADEMIA ISOLABERGAMASCA vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>FILAGO</t>
+  </si>
+  <si>
+    <t>VIA ANTONIO LOCATELLI,42</t>
+  </si>
+  <si>
+    <t>ARS ROVAGNATE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>LA VALLETTA BRIANZA</t>
+  </si>
+  <si>
+    <t>VIA STATALE BRIANTEA,29 E.A.</t>
+  </si>
+  <si>
+    <t>13/03/2027</t>
   </si>
   <si>
     <t>MARIANO CALCIO vs ARCELLASCO CITTA DI ERBA</t>
   </si>
   <si>
-    <t>2026/2027 - PROMOZIONE (Gir. D)</t>
-[...257 lines deleted...]
-    <t>18:00</t>
+    <t>14/03/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CASTELLANZESE 1921 A.S.D.</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs ACADEMY VALLE S.MARTINO</t>
+  </si>
+  <si>
+    <t>20/03/2027</t>
+  </si>
+  <si>
+    <t>POZZUOLO CALCIO vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>POZZUOLO MARTESANA</t>
+  </si>
+  <si>
+    <t>21/03/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CENTRO SCHIAFFINO 1988SRL</t>
+  </si>
+  <si>
+    <t>03/04/2027</t>
+  </si>
+  <si>
+    <t>MARIANO CALCIO vs CASSINA CALCIO A.S.D.</t>
+  </si>
+  <si>
+    <t>04/04/2027</t>
+  </si>
+  <si>
+    <t>10/04/2027</t>
+  </si>
+  <si>
+    <t>11/04/2027</t>
+  </si>
+  <si>
+    <t>CALCIO CANEGRATE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>CANEGRATE</t>
+  </si>
+  <si>
+    <t>VIA TERNI,1</t>
+  </si>
+  <si>
+    <t>09:00</t>
+  </si>
+  <si>
+    <t>COLOGNESE vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>COLOGNO AL SERIO</t>
+  </si>
+  <si>
+    <t>VIA DELLE GALOSE SNC</t>
+  </si>
+  <si>
+    <t>LISSONE CALCIO SSDARL vs MARIANO CALCIO</t>
+  </si>
+  <si>
+    <t>LISSONE</t>
+  </si>
+  <si>
+    <t>VIA DEI PLATANI,13</t>
+  </si>
+  <si>
+    <t>17/04/2027</t>
+  </si>
+  <si>
+    <t>18/04/2027</t>
   </si>
   <si>
     <t>LUCIANO MANARA vs MARIANO CALCIO</t>
   </si>
   <si>
     <t>BARZANO'</t>
   </si>
   <si>
     <t>VIA FIGLIODONI,5</t>
-  </si>
-[...715 lines deleted...]
-    <t>18/04/2027</t>
   </si>
   <si>
     <t>PIAZZALE OLIMPICO ALDO BOFFI,1</t>
   </si>
   <si>
     <t>24/04/2027</t>
   </si>
   <si>
     <t>25/04/2027</t>
   </si>
   <si>
     <t>MARIANO CALCIO vs SAN GIORGIO</t>
   </si>
   <si>
     <t>COLICODERVIESE ASD vs MARIANO CALCIO</t>
   </si>
   <si>
     <t>COLICO</t>
   </si>
   <si>
     <t>VIA LIDO</t>
   </si>
 </sst>
 </file>
 
@@ -1503,62 +1290,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H189"/>
+  <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -1580,4342 +1367,3379 @@
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="G17" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>69</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G21" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="G22" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="H22" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="H24" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="H25" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G26" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="H26" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="H27" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" t="s">
         <v>25</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="G28" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H28" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="G29" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="G30" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" t="s">
+        <v>99</v>
+      </c>
+      <c r="H31" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="G33" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C34" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="H35" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="G36" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="H38" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="G39" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="H39" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="G40" t="s">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="H40" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="G41" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="H41" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="G42" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="H42" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
+        <v>126</v>
+      </c>
+      <c r="G43" t="s">
         <v>127</v>
       </c>
-      <c r="B43" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B46" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="G46" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="H46" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
-        <v>146</v>
+        <v>104</v>
       </c>
       <c r="G47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H47" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="G48" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="H48" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B49" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G51" t="s">
-        <v>151</v>
+        <v>33</v>
       </c>
       <c r="H51" t="s">
-        <v>152</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="G52" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="H52" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="G53" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>159</v>
+        <v>110</v>
       </c>
       <c r="G54" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="G55" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="H55" t="s">
-        <v>163</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>39</v>
+        <v>150</v>
       </c>
       <c r="C56" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>164</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="G57" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="G58" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B59" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="G59" t="s">
-        <v>170</v>
+        <v>18</v>
       </c>
       <c r="H59" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F60" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="G60" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B61" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F61" t="s">
-        <v>174</v>
+        <v>87</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B62" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F62" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="H62" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F63" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F64" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="G64" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="H64" t="s">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F65" t="s">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H65" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="E66" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F66" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G66" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="H66" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B67" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F67" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="G67" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="H67" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="C68" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F68" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="G68" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
       <c r="H68" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F69" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="G69" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="H69" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>192</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F70" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="G70" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="H70" t="s">
-        <v>194</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F71" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="G71" t="s">
-        <v>196</v>
+        <v>18</v>
       </c>
       <c r="H71" t="s">
-        <v>197</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B72" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C72" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F72" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="G72" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="H72" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="G73" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="H73" t="s">
-        <v>45</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F74" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="G74" t="s">
-        <v>19</v>
+        <v>187</v>
       </c>
       <c r="H74" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C75" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F75" t="s">
-        <v>174</v>
+        <v>40</v>
       </c>
       <c r="G75" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B76" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E76" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F76" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="G76" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="H76" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="B77" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F77" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="G77" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="H77" t="s">
-        <v>205</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F78" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="G78" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="H78" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B79" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F79" t="s">
-        <v>72</v>
+        <v>196</v>
       </c>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H79" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B80" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C80" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F80" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="G80" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="H80" t="s">
-        <v>209</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B81" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F81" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="G81" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H81" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C82" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F82" t="s">
-        <v>214</v>
+        <v>32</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c r="H82" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="B83" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="C83" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F83" t="s">
-        <v>60</v>
+        <v>204</v>
       </c>
       <c r="G83" t="s">
-        <v>61</v>
+        <v>205</v>
       </c>
       <c r="H83" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F84" t="s">
-        <v>93</v>
+        <v>207</v>
       </c>
       <c r="G84" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B85" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F85" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="G85" t="s">
-        <v>217</v>
+        <v>18</v>
       </c>
       <c r="H85" t="s">
-        <v>218</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F86" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="G86" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="H86" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F87" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="G87" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H87" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F88" t="s">
-        <v>133</v>
+        <v>215</v>
       </c>
       <c r="G88" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="H88" t="s">
-        <v>224</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F89" t="s">
-        <v>72</v>
+        <v>216</v>
       </c>
       <c r="G89" t="s">
-        <v>19</v>
+        <v>217</v>
       </c>
       <c r="H89" t="s">
-        <v>20</v>
+        <v>218</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B90" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C90" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E90" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F90" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="G90" t="s">
-        <v>137</v>
+        <v>202</v>
       </c>
       <c r="H90" t="s">
-        <v>138</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B91" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F91" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="G91" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H91" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B92" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F92" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="G92" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H92" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B93" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C93" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F93" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="G93" t="s">
-        <v>151</v>
+        <v>222</v>
       </c>
       <c r="H93" t="s">
-        <v>152</v>
+        <v>223</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E94" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F94" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="G94" t="s">
-        <v>230</v>
+        <v>18</v>
       </c>
       <c r="H94" t="s">
-        <v>231</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>153</v>
+      </c>
+      <c r="F95" t="s">
+        <v>227</v>
+      </c>
+      <c r="G95" t="s">
         <v>228</v>
       </c>
-      <c r="B95" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H95" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B96" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="C96" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F96" t="s">
-        <v>206</v>
+        <v>143</v>
       </c>
       <c r="G96" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H96" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B97" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F97" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G97" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H97" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98" t="s">
+        <v>42</v>
+      </c>
+      <c r="C98" t="s">
+        <v>25</v>
+      </c>
+      <c r="E98" t="s">
+        <v>153</v>
+      </c>
+      <c r="F98" t="s">
+        <v>231</v>
+      </c>
+      <c r="G98" t="s">
         <v>232</v>
       </c>
-      <c r="B98" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>145</v>
+        <v>233</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B99" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F99" t="s">
-        <v>235</v>
+        <v>84</v>
       </c>
       <c r="G99" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="H99" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C100" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E100" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F100" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="G100" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B101" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="C101" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="E101" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F101" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="G101" t="s">
-        <v>19</v>
+        <v>236</v>
       </c>
       <c r="H101" t="s">
-        <v>20</v>
+        <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102" t="s">
+        <v>153</v>
+      </c>
+      <c r="F102" t="s">
         <v>238</v>
       </c>
-      <c r="B102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G102" t="s">
-        <v>241</v>
+        <v>18</v>
       </c>
       <c r="H102" t="s">
-        <v>242</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F103" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="G103" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="H103" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B104" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C104" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F104" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G104" t="s">
-        <v>244</v>
+        <v>18</v>
       </c>
       <c r="H104" t="s">
-        <v>245</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B105" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="C105" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F105" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="G105" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H105" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" t="s">
+        <v>51</v>
+      </c>
+      <c r="C106" t="s">
+        <v>31</v>
+      </c>
+      <c r="E106" t="s">
+        <v>153</v>
+      </c>
+      <c r="F106" t="s">
+        <v>246</v>
+      </c>
+      <c r="G106" t="s">
         <v>247</v>
       </c>
-      <c r="B106" t="s">
-[...8 lines deleted...]
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>42</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E107" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F107" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="G107" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="H107" t="s">
-        <v>152</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B108" t="s">
-        <v>79</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F108" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G108" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H108" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B109" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F109" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G109" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B110" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="C110" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F110" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="G110" t="s">
-        <v>19</v>
+        <v>259</v>
       </c>
       <c r="H110" t="s">
-        <v>20</v>
+        <v>260</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B111" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F111" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G111" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="H111" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B112" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C112" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F112" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="G112" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="H112" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C113" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F113" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G113" t="s">
-        <v>19</v>
+        <v>268</v>
       </c>
       <c r="H113" t="s">
-        <v>20</v>
+        <v>269</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B114" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F114" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G114" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="H114" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B115" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F115" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="G115" t="s">
-        <v>267</v>
+        <v>175</v>
       </c>
       <c r="H115" t="s">
-        <v>268</v>
+        <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B116" t="s">
-        <v>165</v>
+        <v>42</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F116" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="G116" t="s">
-        <v>270</v>
+        <v>18</v>
       </c>
       <c r="H116" t="s">
-        <v>271</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B117" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F117" t="s">
-        <v>157</v>
+        <v>274</v>
       </c>
       <c r="G117" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H117" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>272</v>
       </c>
       <c r="B118" t="s">
-        <v>273</v>
+        <v>27</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E118" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F118" t="s">
-        <v>274</v>
+        <v>17</v>
       </c>
       <c r="G118" t="s">
-        <v>275</v>
+        <v>18</v>
       </c>
       <c r="H118" t="s">
-        <v>276</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>272</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C119" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F119" t="s">
-        <v>277</v>
+        <v>17</v>
       </c>
       <c r="G119" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H119" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>272</v>
+        <v>275</v>
+      </c>
+      <c r="B120" t="s">
+        <v>30</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F120" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="G120" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="H120" t="s">
-        <v>231</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B121" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F121" t="s">
-        <v>280</v>
+        <v>163</v>
       </c>
       <c r="G121" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H121" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B122" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E122" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F122" t="s">
-        <v>281</v>
+        <v>129</v>
       </c>
       <c r="G122" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="H122" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B123" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F123" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="G123" t="s">
-        <v>283</v>
+        <v>18</v>
       </c>
       <c r="H123" t="s">
-        <v>284</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="C124" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F124" t="s">
-        <v>150</v>
+        <v>279</v>
       </c>
       <c r="G124" t="s">
-        <v>286</v>
+        <v>18</v>
       </c>
       <c r="H124" t="s">
-        <v>287</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C125" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="E125" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F125" t="s">
-        <v>288</v>
+        <v>253</v>
       </c>
       <c r="G125" t="s">
-        <v>289</v>
+        <v>254</v>
       </c>
       <c r="H125" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F126" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="G126" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H126" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B127" t="s">
-        <v>57</v>
+        <v>166</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F127" t="s">
-        <v>293</v>
+        <v>126</v>
       </c>
       <c r="G127" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="H127" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B128" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E128" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F128" t="s">
-        <v>294</v>
+        <v>220</v>
       </c>
       <c r="G128" t="s">
-        <v>295</v>
+        <v>18</v>
       </c>
       <c r="H128" t="s">
-        <v>296</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>165</v>
+        <v>80</v>
       </c>
       <c r="C129" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F129" t="s">
-        <v>297</v>
+        <v>114</v>
       </c>
       <c r="G129" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="H129" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="B130" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C130" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F130" t="s">
-        <v>299</v>
+        <v>126</v>
       </c>
       <c r="G130" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="H130" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="B131" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C131" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E131" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F131" t="s">
-        <v>300</v>
+        <v>110</v>
       </c>
       <c r="G131" t="s">
-        <v>301</v>
+        <v>18</v>
       </c>
       <c r="H131" t="s">
-        <v>302</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="B132" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F132" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="G132" t="s">
-        <v>286</v>
+        <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>287</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="B133" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E133" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F133" t="s">
-        <v>226</v>
+        <v>285</v>
       </c>
       <c r="G133" t="s">
-        <v>19</v>
+        <v>286</v>
       </c>
       <c r="H133" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="B134" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F134" t="s">
-        <v>304</v>
+        <v>104</v>
       </c>
       <c r="G134" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H134" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="B135" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F135" t="s">
-        <v>305</v>
+        <v>124</v>
       </c>
       <c r="G135" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>306</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>307</v>
+        <v>284</v>
       </c>
       <c r="B136" t="s">
-        <v>57</v>
+        <v>288</v>
       </c>
       <c r="C136" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F136" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="G136" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H136" t="s">
-        <v>20</v>
+        <v>291</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="B137" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="C137" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F137" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
       <c r="G137" t="s">
-        <v>151</v>
+        <v>293</v>
       </c>
       <c r="H137" t="s">
-        <v>152</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="B138" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E138" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F138" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G138" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H138" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="B139" t="s">
+        <v>80</v>
+      </c>
+      <c r="C139" t="s">
         <v>25</v>
       </c>
-      <c r="C139" t="s">
+      <c r="E139" t="s">
+        <v>153</v>
+      </c>
+      <c r="F139" t="s">
         <v>32</v>
       </c>
-      <c r="E139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G139" t="s">
-        <v>312</v>
+        <v>202</v>
       </c>
       <c r="H139" t="s">
-        <v>313</v>
+        <v>203</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="B140" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F140" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="G140" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="H140" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="B141" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C141" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F141" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="G141" t="s">
-        <v>186</v>
+        <v>127</v>
       </c>
       <c r="H141" t="s">
-        <v>187</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="B142" t="s">
-        <v>165</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F142" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="G142" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H142" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="B143" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="C143" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E143" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F143" t="s">
-        <v>318</v>
+        <v>225</v>
       </c>
       <c r="G143" t="s">
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="H143" t="s">
-        <v>320</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="B144" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F144" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="G144" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H144" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="B145" t="s">
-        <v>95</v>
+        <v>134</v>
       </c>
       <c r="C145" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F145" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="G145" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="H145" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="B146" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F146" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="G146" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="B147" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E147" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="F147" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="G147" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="H147" t="s">
-        <v>20</v>
-[...962 lines deleted...]
-        <v>377</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>